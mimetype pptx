--- v1 (2026-06-12)
+++ v2 (2026-10-26)
@@ -391,51 +391,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EF2A58E7-8619-4C75-B20B-6B8AF6EDD37F}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -970,51 +970,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Zástupný symbol pro datum 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro zápatí 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1140,51 +1140,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1315,51 +1315,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1480,51 +1480,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Zástupný symbol pro datum 24"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Zástupný symbol pro zápatí 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4775200" y="76201"/>
             <a:ext cx="3860800" cy="288925"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1714,51 +1714,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Zástupný symbol pro datum 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Zástupný symbol pro zápatí 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2010,51 +2010,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Zástupný symbol pro datum 20"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Zástupný symbol pro zápatí 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2394,51 +2394,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Zástupný symbol pro datum 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2567,51 +2567,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Zástupný symbol pro datum 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Zástupný symbol pro zápatí 20"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2657,51 +2657,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Zástupný symbol pro zápatí 23"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2952,51 +2952,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Zástupný symbol pro datum 24"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Zástupný symbol pro zápatí 28"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3086,51 +3086,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím na ikonu přidáte obrázek.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3393,51 +3393,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8636000" y="76201"/>
             <a:ext cx="3352800" cy="288925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>29.04.2026</a:t>
+              <a:t>14.10.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Zástupný symbol pro zápatí 27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="76201"/>
             <a:ext cx="4470400" cy="288925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4008,51 +4008,51 @@
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/510580/1/ASPI%253A/12/1994%20Sb.%2523" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/510580/1/ASPI%253A/40/2009%20Sb.%252343.2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\pzele\AppData\Local\Temp\ASPI'&amp;link='40\2009%20Sb.%2523254'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\pzele\AppData\Local\Temp\ASPI'&amp;link='40\2009%20Sb.%2523206'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\pzele\AppData\Local\Temp\ASPI'&amp;link='141\1961%20Sb.%252312'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\pzele\AppData\Local\Temp\ASPI'&amp;link='141\1961%20Sb.%2523258'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\pzele\AppData\Local\Temp\ASPI'&amp;link='40\2009%20Sb.%2523116'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/931075/1/2?vtextu=odvol%C3%A1n%C3%AD#lema1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/906424/1/ASPI%253A/141/1961%20Sb.%2523258.1.c" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/912059/1/ASPI%253A/40/2009%20Sb.%252345.1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/906424/1/ASPI%253A/141/1961%20Sb.%2523258.1.b" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/912059/1/ASPI%253A/141/1961%20Sb.%2523265k.2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/931075/1/ASPI%253A/177/1996%20Sb.%2523" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/906424/1/ASPI%253A/141/1961%20Sb.%2523259.3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/931075/1/ASPI%253A/177/1996%20Sb.%252311.2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/906424/1/ASPI%253A/141/1961%20Sb.%2523263.7" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/931075/1/ASPI%253A/177/1996%20Sb.%252311.1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/1123811/1/ASPI%253A/141/1961%20Sb.%2523245.1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/1123811/1/ASPI%253A/141/1961%20Sb.%2523314r.4" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/1123811/1/ASPI%253A/141/1961%20Sb.%2523229" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/1123811/1/ASPI%253A/141/1961%20Sb.%2523228" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///F:\&#268;AK%20-%20&#345;&#237;zen&#237;%20o%20odvol&#225;n&#237;%20-%202023\ASPI'&amp;link='141\1961%20Sb.%2523264'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///F:\&#268;AK%20-%20&#345;&#237;zen&#237;%20o%20odvol&#225;n&#237;%20-%202023\ASPI'&amp;link='141\1961%20Sb.%2523263'&amp;ucin-k-dni='30.12.9999" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aspi.cz/products/lawText/4/1181246/1/ASPI%253A/141/1961%20Sb.%2523225.2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
@@ -4075,124 +4075,129 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Nadpis 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="551384" y="4853413"/>
             <a:ext cx="11234216" cy="591812"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="182880" algn="ctr"/>
-            <a:endParaRPr lang="cs-CZ" sz="2000" i="1" dirty="0">
-[...11 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="2000" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                  <a:reflection blurRad="12700" stA="48000" endA="300" endPos="55000" dir="5400000" sy="-90000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+              </a:rPr>
+              <a:t>Vzdělávání Koncipientů – ČAK 2026</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Podnadpis 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="335360" y="2852936"/>
             <a:ext cx="11450240" cy="1625076"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="cs-CZ" sz="3200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                   <a:reflection blurRad="12700" stA="48000" endA="300" endPos="55000" dir="5400000" sy="-90000" algn="bl" rotWithShape="0"/>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="C0C0C0"/>
                 </a:highlight>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="cs-CZ" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="accent6">
                   <a:lumMod val="75000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4034628996"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
       </p:transition>
     </mc:Fallback>
@@ -4258,2080 +4263,2046 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="764705"/>
             <a:ext cx="8219256" cy="5361459"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VII. Odvolací soud a jeho rozhodnutí – III.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 252 – 262 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>7. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zrušení</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> napadeného rozsudku </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>podstatné vady řízení</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vady rozsudku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>na základě </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pochybností o správnosti skutkových zjištění </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>potřebě opakovat důkazy nebo provést další</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>porušení ustanovení trestního zákona</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>e) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nepřiměřenost uloženého trestu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>f) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nesprávnost rozhodnutí o uplatněném nároku poškozeného</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>g) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>v souvislosti </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>s dohodou o vině a trestu </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 258 odst. 1 písm. a) – g) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Symbol"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>rozsah zrušení</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>v návaznosti na vadu a oddělitelnost části výroku, ovšem při zrušení výroku o vině vždy také výrok o trestu a dalších navazujících výroků – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 258 odst. 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Symbol"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R III/1966, R 22/1977, R 53/1992, R 1/1996-II., R 54/2002</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1300" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rozhodnutí odvolacího soudu po zrušení napadeného rozsudku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(až na  ojedinělé výjimky po zrušení rozsudku soudu I. stupně nebo jeho části je součástí další z následujících rozhodnutí; posílen </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>princip apelační </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vůči principu kasačnímu)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vrácení věci soudu prvního stupně </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(lze zároveň podle § 262 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> nařídit, aby byla věc projednána a rozhodnuta v jiném složení senátu anebo jiným soudem téhož druhu a téhož stupně v jeho obvodě)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(§ 259 odst. 1 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 282/2001 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pozn. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>k § 262    tr. ř.) </a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>a) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>vrácení věci soudu prvního stupně </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nové rozhodnutí odvolacího soudu rozsudkem </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>(lze zároveň podle § 262 </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(omezení podle § 259 odst. 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pozn.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zákaz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>reformatio</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>peius</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> a odst. 5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t> nařídit, aby byla věc projednána a rozhodnuta v jiném složení senátu anebo jiným soudem téhož druhu a téhož stupně v jeho obvodě)</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t> – </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>(§ 259 odst. 1 </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(§ 259 odst. 3  písm. a), b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>)</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...115 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>b) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>nové rozhodnutí odvolacího soudu rozsudkem </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vrácení věci státnímu zástupci </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...21 lines deleted...]
-              <a:t>pozn.</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(§ 260 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...120 lines deleted...]
-              <a:t>) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...63 lines deleted...]
-              <a:t> </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>bez zrušení napadeného rozsudku </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>při chybějícím nebo neúplném výroku napadeného rozsudku vrácení věci soudu prvního stupně s příkazem, aby o nich rozhodl nebo doplnil – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(259 odst. 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>);</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>c) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>8. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>osamocené zrušení výroku o náhradě škody</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-                <a:solidFill>
-[...13 lines deleted...]
-              <a:t>vrácení věci státnímu zástupci </a:t>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>– </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>při zrušení výroku o náhradě škody, kdy není rozhodnuto ve věci, odvolací soud odkáže poškozeného na řízení ve věcech občanskoprávních anebo před jiným příslušným orgánem – (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>(§ 260 </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 265 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...13 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t> a </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>); </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>R 36/1980</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...283 lines deleted...]
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="635394127"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -6509,844 +6480,844 @@
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>C</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rozsah přezkumné povinnosti odvolacího soudu</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(od 1. 1. 2002 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zásadní změna</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – převládající revizní princip nahrazen posíleným </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>principem dispozitivním</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1600" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zákonnost a odůvodněnost oddělitelných výroků rozsudku, proti nimž bylo podáno odvolání,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>správnost jim předcházejícího postupu řízení, u obou z hlediska vytýkaných vad, ale k nevytýkaným vadám přihlédne, pokud mají vliv na správnost napadených výroků - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 254 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pokud vytýkané vady mají původ v jiném než napadeném výroku, na který navazuje, bude přezkoumána i jeho správnost – (</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 254 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pokud je podáno odvolání oprávněnou osobou proti výroku o vině, v návaznosti na vytýkané vady bude přezkoumán i výrok o vině a další výroky, které v něm mají podklad – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 254 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>při odvolání týkajícím se jen některé z více osob, bude přezkoumána jen ta část rozsudku a předcházejícího řízení, která se jí týká – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 254 odst. 4 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="just"/>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ale</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>beneficio</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>cohaesionis</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>při rozhodování odvolacího soudu – zachován revizní princip </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 261 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R II/1962, R 37/1965, R 38/1967, R 59/1977, R 54/2002, R 60/2002, R 46/2003, 5 Tdo 1081/2003, 6 Tdo 212/2004, 4 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Tz</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 65/2002</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
@@ -7433,1298 +7404,1298 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="764705"/>
             <a:ext cx="8219256" cy="5361459"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1500" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VIII. Řízení u odvolacího soudu</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1500" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 263 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>forma řízení</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>veřejné zasedání, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>též neveřejné zasedání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– při rozhodnutí podle §§ 253, 255 a 257 a § 258 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, je-li zřejmé, že vadu nelze odstranit ve veřejném zasedání - </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 263 odst. 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přítomnost u veřejného zasedání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>u státního zástupce povinná, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obhájce vždy, kdy je jeho účast povinná v hlavním líčení </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(viz § 202 odst. 4 věta druhá </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>u obžalovaného ve VTOS a VV v nepřítomnosti jen v případě, že výslovně prohlásí, že se účasti vzdává -  § 263 odst. 2 – 4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>průběh veřejného zasedání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zahájení veřejného zasedání, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přednes napadeného rozsudku a podání zprávy o stavu věci předsedou senátu anebo pověřeným členem senátu, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přednes a odůvodnění odvolání odvolatelem, v jeho nepřítomnosti přečte předseda senátu anebo pověřený člen senátu,  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přednes vyjádření a návrhů k provedení dokazování státním zástupcem a dalšími osobami případně dotčenými rozhodnutím odvolacího soudu a v případě jejich požadavku anebo nepřítomnosti je přečte předseda senátu anebo jím určený člen senátu, pokud je obsaženo ve spise, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>e) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>doplnění dokazování - § 263 odst. 5 – 6 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>doplnění dokazování ve veřejném zasedání, podklad rozhodnutí, hodnocení důkazů</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>za předpokladu, že není rozsáhlé a obtížně proveditelné a neznamená náhradu činnosti soudu I. stupně, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>postup shodný jako v hlavní líčení a pro provedení důkazu přečtením protokolů o výslechu svědka a znalce v nepřítomnosti obžalovaného, pokud byl </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" u="sng" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>řádně předvolán</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> (fikce jeho souhlasu), </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>podkladem pro změnu nebo doplnění skutkových zjištění, přihlíží odvolací soud jen k důkazům provedeným ve veřejném zasedání a hodnotí je v návaznosti na důkazy provedené v hlavním líčení před soudem I. stupně, je vázán jeho hodnocením důkazů s výjimkou důkazů, které sám znovu provedl v hlavním líčení - § 263 odst. 7 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Symbol"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 40/1968-I., II., R 1/1996-II., R 20/1997, R 2/2003</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="622187431"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -8811,625 +8782,625 @@
             <a:off x="1991544" y="764705"/>
             <a:ext cx="8219256" cy="5361459"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>IX. Řízení u soudu I. stupně po zrušení rozsudku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 264 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>po vrácení věci soudu I. stupně </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vázanost právním názorem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, vysloveným v rozhodnutí odvolacího soudu, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>povinnost provést úkony a doplnění </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nařízených odvolacím soudem – </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 264 odst. 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>T. 686/2004 </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zákaz </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>reformationis</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> in </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>peius</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 264 odst. 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>). </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4088131831"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -32569,1298 +32540,1298 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="836713"/>
             <a:ext cx="8219256" cy="5289451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>II. Oprávněné osoby – I.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 246 – 247 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>KDO!!</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>státní zástupce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– s nejširším rozsahem práva k odvolání,  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>                             </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obžalovaný</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – stran výroků, kterého se přímo dotýkají, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nejde-li o výrok o vině v rozsahu, v jakém soud přijal jeho prohlášení viny</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(viz § 206c odst. 7) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– od 1. 10. 2020, zák. č. 333/2020 Sb.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="00FF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>S účinností od 1. 1. 2027 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>návrat k původní úpravě!!!</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zúčastněná osoba</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– proti výroku o zabrání věci </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1800" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nebo zabrání části majetku</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(vždy se jedná o odvolání ve prospěch obžalovaného)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>poškozený</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> uplatňující řádně nárok na náhradu škody </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nebo nemajetkové újmy nebo na vydání bezdůvodného obohacení, pro nesprávnost výroku o náhradě škody nebo nemajetkové újmy v penězích nebo o vydání bezdůvodného obohacení</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 43 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) proti</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> výroku o náhradě škody, který se ho přímo dotýká; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 246 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ZAMĚŘENÍ!! </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="7030A0"/>
-[...16 lines deleted...]
-                <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Vždy vůči výrokům rozsudku </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pro nesprávnost výroku</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>výrok nebyl učiněn</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(zpravidla výrok o náhradě škody)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>porušení řízení, pro které je výrok nesprávný nebo chybí</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R II/1962</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 246 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2603633820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -33939,51 +33910,51 @@
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{863C56ED-103D-F10E-0B43-46DCD393B4DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="406400" y="836713"/>
             <a:ext cx="11582400" cy="5243414"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" noProof="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R č. 60/2025</a:t>
             </a:r>
           </a:p>
@@ -33997,379 +33968,408 @@
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>II. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Odvolací soud na podkladě podaného odvolání zruší podle § 258 odst. 1 písm. b) tr. ř. rozsudek soudu prvního stupně, kterým byl obviněný shledán vinným přečinem zneužití postavení v obchodním styku podle § 255a odst. 1 tr. zákoníku a byl mu uložen trest, a sám podle § 259 odst. 3 tr. ř. rozhodne o vině a trestu obviněného, zjistí-li po provedeném dokazování podle § 263 odst. 6,7 tr. ř., že závěry soudu prvního stupně o podstatě skutku jsou správné, pouze nebyla dostatečně prokázána výše dosaženého prospěchu a tuto vadu nelze dalším dokazováním odstranit. Přitom převezme učiněná skutková zjištění, s výjimkou závěru o výši prospěchu, a skutek kvalifikuje jako uvedený přečin. Vrácení věci soudu prvního stupně by v takovém případě bylo v rozporu se zásadou rychlosti a hospodárnosti trestního řízení.</a:t>
+              <a:t>Odvolací soud na podkladě podaného odvolání zruší podle § 258 odst. 1 písm. b) tr. ř. rozsudek soudu prvního stupně, kterým byl obviněný shledán vinným přečinem zneužití postavení v obchodním styku podle § 255a odst. 1 tr. zákoníku a byl mu uložen trest, a sám podle § 259 odst. 3 tr. ř. rozhodne o vině a trestu obviněného, zjistí-li po provedeném dokazování podle § 263 odst. 6, 7 tr. ř., že závěry soudu prvního stupně o podstatě skutku jsou správné, pouze nebyla dostatečně prokázána výše dosaženého prospěchu a tuto vadu nelze dalším dokazováním odstranit. Přitom převezme učiněná skutková zjištění, s výjimkou závěru o výši prospěchu, a skutek kvalifikuje jako uvedený přečin. Vrácení věci soudu prvního stupně by v takovém případě bylo v rozporu se zásadou rychlosti a hospodárnosti trestního řízení.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Rozsudek Vrchního soudu v Praze ze dne 31. 1. 2024, sp. zn. 9 To 82/2023);</a:t>
             </a:r>
-          </a:p>
-[...3 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1100" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" noProof="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>R č. ???/2026 </a:t>
-[...14 lines deleted...]
-              <a:t>– schváleno na poradě TK NS 25. 2. 2026</a:t>
+              <a:t>R č. 13/2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Při uplatnění § 263 odst. 4 tr. ř. není rozhodné, zda je obviněný omezen na svobodě vazbou nebo výkonem trestu odnětí svobody v tuzemsku či v cizině.</a:t>
-            </a:r>
+              <a:t>Shodné účinky jako upozornění na možnost přísnějšího právního posouzení skutku podle </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>§ 225 odst. 2 tr. ř.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> má i kasační rozhodnutí odvolacího soudu v téže věci, ve kterém je uvedeno, že návrh státního zástupce na zpřísnění právního posouzení skutku je důvodný.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(Rozsudek Nejvyššího soudu ze dne 21. 5. 2025, sp. zn. 8 </a:t>
-[...44 lines deleted...]
-              <a:t>;</a:t>
+              <a:t>(Usnesení Vrchního soudu v Praze z 22. 10. 2024, sp. zn. 10 To 78/2024)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>R č. 21/2026 </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Při uplatnění § 263 odst. 4 tr. ř. není rozhodné, zda je obviněný omezen na svobodě vazbou nebo výkonem trestu odnětí svobody v tuzemsku či v cizině.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Rozsudek Nejvyššího soudu ze dne 21. 5. 2025, sp. zn. 8 Tz 16/2025)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>;</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1100" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>R č. ???/2026 </a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t>R č. 22/2026 </a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Odvolací soud nemůže bez dalšího podle § 253 odst. 1 tr. ř. zamítnout jako podané neoprávněnou osobou odvolání, které podal za obviněného při splnění podmínek § 246 odst. 1 písm. b) tr. ř. substitut jeho obhájce, byť o jeho zmocnění nejsou ve spisovém materiálu dostatečné podklady. Má-li odvolací soud pochybnosti o oprávnění substituta vykonávat obhajobu obviněného, je jeho povinností ověřit tuto skutečnost a až poté rozhodnout o dalším postupu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Usnesení Nejvyššího soudu ze dne 30. 4. 2025, sp. zn. 8 Tdo 289/2025);</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
-[...15 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" noProof="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>R č. ???/2026 </a:t>
+              <a:t>R č. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>25</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" noProof="0" dirty="0">
-                <a:effectLst>
-[...16 lines deleted...]
-            </a:pPr>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>/2026 </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rozhoduje-li odvolací soud o podaném odvolání opětovně poté, co jeho rozhodnutí zrušil dovolací soud na podkladě dovolání podaného výlučně ve prospěch obviněného, musí respektovat důsledky plynoucí z § 265s odst. 2 tr. ř. Může sice na podkladě odvolání podaného státním zástupcem v neprospěch obviněného změnit rozsudek soudu prvního stupně způsobem, který umožňuje § 259 odst. 4 tr. ř., nesmí však zhoršit postavení obviněného oproti stavu založenému jeho původním, dovolacím soudem zrušeným rozhodnutím.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
@@ -34524,1629 +34524,1629 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="836713"/>
             <a:ext cx="8219256" cy="5289451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit lnSpcReduction="10000"/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>II. Oprávněné osoby – II.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 246 – 247 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1100" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1100" b="1" i="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>V NEPROSPĚCH </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1600" i="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>státní zástupce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(jako jediný z odvolatelů je oprávněn zároveň podat odvolání i ve prospěch), </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>poškozený</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> u povinnosti k náhradě škody nebo nemajetkové újmy v penězích nebo k vydání bezdůvodného obohacení </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 43 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, ovšem při rozhodnutí o zproštění obžaloby podle § 226 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> je </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>neoprávněnou osobou </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vůči rozhodnutí podle § 229 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, neboť by přezkoumání rozsudku v odvolacím řízení se nutně týkalo i příslušného výroku o vině</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 43/1967</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 32/2003 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pozn. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>jen právo poškozeného, který je účastníkem adhezního řízení - § 43 odst. 3 tr. ř.)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 27/2004 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pozn.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>k náležitostem odvolání státního zástupce a postupu soudu).</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pozn. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání v neprospěch </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nejsou oprávněni</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>podat obžalovaný a s výjimkou státního zástupce osoby uvedené v § 247 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 247 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 51/1990</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VE PROSPĚCH</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obžalovaný</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>státní zástupce i proti vůli obžalovaného</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>osoby blízké</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> - příbuzní obžalovaného v pokolení přímém, jeho sourozenci, osvojitel, osvojenec, manžel, partner a druh, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>opatrovník</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>obhájce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> proti vůli obžalovaného, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...17 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>který je omezen ve svéprávnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...80 lines deleted...]
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 28/2003 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pozn</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>formulace odvolání podaného obhájcem za obžalovaného)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 54/2002 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pozn. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vzdání se odvolání obžalovaným vždy proti všem výrokům, jinak neúčinné)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2961946007"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -36214,1962 +36214,1873 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="764705"/>
             <a:ext cx="8219256" cy="5361459"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>II. Oprávněné osoby – III.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 246 – 247 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pozn. č. 1. u mladistvých</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:highlight>
                 <a:srgbClr val="FFFF00"/>
               </a:highlight>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>orgán sociálně právní ochrany dětí</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 72 odst. 1 zák. č. 218/2003 Sb. i proti jejich vůli a se samostatnou lhůtou). Odvolání a dovolání ve prospěch mladistvého, který není plně svéprávný, může podat, a to i proti jeho vůli, též jeho </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zákonný zástupce nebo opatrovník a jeho obhájce</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...21 lines deleted...]
-              <a:t>.</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(!!! § 44 odst. 4 ZSM).</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="C00000"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zákonný zástupce</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a popřípadě </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>opatrovník</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 43 odst. 1 – 2</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zák. č. 218/2003 Sb. i proti jejich vůli a se samostatnou lhůtou)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 247 odst. 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pozn. č. 2 u TOPO</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Úkony právnické osoby </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>o. s. ř.; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zmocněnec; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>opatrovník (§ 34 odst. 1 – 8 z. o TOPO)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>III. Lhůta a místo podání </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(§ 248 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>MÍSTO</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> –</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zásadně u soudu prvního stupně </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(ale podle § 60 odst. 4 písm. a – e) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>také</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
-                <a:solidFill>
-[...67 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...322 lines deleted...]
-              <a:t>)</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>podáním jako poštovní zásilky adresované soudu II. stupně, </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>a) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>podáním jako poštovní zásilky adresované soudu II. stupně, </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>učiněním u soudu II. stupně, </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>b) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>učiněním u soudu II. stupně, </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u příslušníka ozbrojených sil a sborů v činné službě u jeho náčelníka,</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>c) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>d) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>u příslušníka ozbrojených sil a sborů v činné službě u jeho náčelníka,</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u odsouzených a obviněných ve VT OS a ve vazbě u ředitele nápravného zařízení, (podle judikatury také předáním vychovateli), </a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>d) </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>e) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>u odsouzených a obviněných ve VT OS a ve vazbě u ředitele nápravného zařízení, (podle judikatury také předáním vychovateli), </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ústně do protokolu u kteréhokoli okresního soudu (§ 59 odst. 2 věta druhá </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) a je otázkou, zda u okresního státního zástupce;</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>R 9/1975, R 47/1975, R 67/1978, R 59/1981, R 32/1993, R 10/2004, T. 655/2004, 4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Tz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> 57/2004 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>pozn. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>vliv pochybení držitele poštovní licence při doručování)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
-                <a:effectLst>
-[...10 lines deleted...]
-              <a:t>e) </a:t>
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>LHŮTA</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>do osmi dnů od doručení opisu rozsudku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>ústně do protokolu u kteréhokoli okresního soudu (§ 59 odst. 2 věta druhá </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(počítání lhůt podle § 60 odst. 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>) a je otázkou, zda u okresního státního zástupce;</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> a navracení lhůty - § 61 odst. 1 – 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...62 lines deleted...]
-              <a:t> 57/2004 </a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>při současném doručování obžalovanému, jeho obhájci a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>opatrovníku</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, běží lhůta od posledního doručení </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...3 lines deleted...]
-              <a:t>(</a:t>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(doručování - §§ 62 – 64a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, zejména § 64 odst. 1 písm. b), odst. 2 – 3 a 4   písm. a), odst. 5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u jiných osob uvedených v § 247 odst. 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0070C0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> končí lhůta týmž dnem jako u obžalovaného</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(§ 247 odst. 1 – 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>); + </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="7030A0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 72a odst. 1, 2 ZSM</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="C00000"/>
-[...80 lines deleted...]
-                <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...14 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...124 lines deleted...]
-            <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0070C0"/>
-[...16 lines deleted...]
-                <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...272 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lhůta pro podání opravného prostředku a jeho zpětvzetí</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3687410174"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -38237,2076 +38148,2061 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="836713"/>
             <a:ext cx="8219256" cy="5289451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="92500"/>
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>IV. Obsah odvolání </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 249 odst. 1 – 3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Odůvodnění </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>specifikace</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="7030A0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>napadených výroků rozsudku</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vytýkaných vad rozsudku nebo předcházejícího řízení</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>u státního zástupce nadto uvedení, zda je podává ve prospěch nebo neprospěch obviněného</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>o čemž je nutno  oprávněné osoby poučit</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(promítnutí u rozsudku v § 125 odst. 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, to vše </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ve lhůtě</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>uvedené v § 248 odst. 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> anebo  k tomu stanovené předsedou senátu podle § 251 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> a </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>lze je opřít</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>oproti původnímu řízení </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>o nové skutečnosti a důkazy</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 249 odst. 1 – 3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>T. 131 NS 5/2001, R 59/2002, R 47/2003, R 27/2004,  5 Tdo 835/2002</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pozn. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obecné náležitosti podání - § 59 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, zde odst. 3 věta poslední – vztah k opravným prostředkům)</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>V. Dispozice s odvoláním </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 250 odst. 1 – 4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>právo oprávněné osoby </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vzdát se </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>výslovně </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> po vyhlášení rozsudku; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 250 odst. 1 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>právo osoby, která podala </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(podle § 250 odst. 2 věta druhá </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> u státního zástupce i nadřízený státní zástupce, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nově</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>s účinností od 1. 12. 2019 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>- </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
-[...29 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>u odvolání evropského pověřeného žalobce nebo evropského žalobce příslušný orgán Úřadu evropského veřejného žalobce</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>,</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>výslovným prohlášením ho </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vzít zpět</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>až do doby, než se odebere odvolací soud k závěrečné poradě; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 250 odst. 2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zpětvzetí odvolání</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>podaného ve prospěch obžalovaného jinou oprávněnou osobou, obhájcem nebo </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="7030A0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>opatrovníkem</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>jen </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>s výslovným souhlasem obžalovaného</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Státní</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zástupce i bez souhlasu obžalovaného</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, ale tomu od vyrozumění běží nová lhůta  k odvolání; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 250 odst. 3 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>rozhodnutí o vzetí zpětvzetí odvolání na vědomí </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> rozhoduje předseda senátu odvolacího soudu, a pokud dosud nebyl spis předložen, předseda senátu soudu I. stupně, pokud tomu nebrání zákonná překážka </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(kupř. není dán souhlas obžalovaného podle § 250 odst. 3 věta druhá </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, anebo překážka pro pokračování v trestním stíhání podle § 11 odst. 1 písm. a) </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 250 odst. 4 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 26/1976, R 54/2002</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3343015927"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -40374,2095 +40270,2037 @@
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="764705"/>
             <a:ext cx="8219256" cy="5361459"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VI. Řízení u soudu prvního stupně </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 251 odst. 1 – 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>reakce soudu I. stupně na nedostatky odvolání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(viz § 249 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>u odvolání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>státního zástupce, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obhájce podaného za obžalovaného a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Zmocněnce za poškozeného anebo zúčastněnou osobu, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obžalovaného, který má obhájce, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5.</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> poškozeného anebo zúčastněné osoby, kteří mají zmocněnce – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>výzva</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> předsedy senátu </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>k odstranění vad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> v jím stanovené lhůtě </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>pěti dnů od jejího doručení</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> a </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>upozornění na</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> případné </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odmítnutí odvolání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> podle § 253 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 251 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>T. 669/2004;  11 Tdo 1107/2002</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>reakce soudu I. stupně na nedostatky odvolání </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>u odvolání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>obžalovaného, který nemá obhájce a obdobně </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>poškozeného anebo zúčastněné osoby, kteří nemají zmocněnce – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>výzva</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> předsedy senátu </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>k odstranění vad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> v jím stanovené lhůtě </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>osmi dnů </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a navíc </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>poskytnutí poučení k odstranění jeho vad</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, pokud nevedlo k nápravě nebo to vyžaduje povaha projednávané věci a obžalovaný si ho sám nezvolil, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ustanovení obhájce </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>k odůvodnění odvolání anebo i obhajování v odvolacím řízení, poté </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>upozornění na</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>případné </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odmítnutí odvolání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> podle § 253 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 251 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>předložení spisů odvolacímu soudu</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>–</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> po uplynutí lhůt k podání odvolání a lhůt k odstranění jeho vad u všech oprávněných osob předseda doručí stejnopis odvolání a bez vyčkání na jejich vyjádření předloží spisy odvolacímu soudu – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 251 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 52/1968, R 59/2002, 7 Tdo 329/2002</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="just">
+            <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>VKŘ § 184</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B050"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Předkládání spisů nadřízenému soudu</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0" algn="ctr">
-[...44 lines deleted...]
-          <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>	1) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ke spisům, které se předkládají soudu druhého stupně k rozhodnutí o opravném prostředku, nebo Nejvyššímu soudu k rozhodnutí o dovolání, se připojí </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FFC000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>předkládací zpráva</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, kterou podepíše příslušný předseda senátu (soudce); kromě vyhotovení napadeného rozhodnutí obsaženého ve spise je třeba předložit také opis (fotokopii) opravného prostředku, který byl ve věci podán a dále opis napadeného rozhodnutí vždy ve třech vyhotoveních. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Je-li kasační stížnost k Nejvyššímu správnímu soudu podána prostřednictvím krajského soudu, krajský soud po vrácení příloh správnímu orgánu založí do spisu opis (fotokopii) kasační stížnosti a originál kasační stížnosti předloží se spisem Nejvyššímu správnímu soudu k rozhodnutí o kasační stížnost</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>i. Využívá-li se předávání dat podle § 162a, kdy soud nadřízenému soudu tímto způsobem spolu s rejstříkovými daty zašle i elektronický opis napadeného rozhodnutí, postačí listinný opis předložit se spisem jen v jednom vyhotovení; nejsou-li rejstříková data předávána (příp. i dokumenty) podle § 162a, uvede se to v předkládací zprávě.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>	2) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Obdobně podle předchozího odstavce se postupuje při předkládání spisu k rozhodnutí o </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>odvolání proti rozhodnutí soudního komisaře </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>a k rozhodování o vyloučení (podjatosti) soudce, přikázání věcí jinému soudu nebo příslušnosti.</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...210 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>	3) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Věci k rozhodnutí o prodloužení odposlechu nebo sledování bankovního účtu soud předkládá nadřízenému soudu s nejvyšším urychlením; o prodloužení vazby mladistvého je nutné předložit nadřízenému soudu v zákonné lhůtě (§ 47 odst. 3 ZSVM). </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" strike="sngStrike" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Obdobně se postupuje u odvolání do předběžných opatření ve věcech ochrany proti domácímu násilí a předběžných opatření upravujících poměry dítěte.</a:t>
             </a:r>
-          </a:p>
-[...89 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1000" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1500" b="1" i="1" dirty="0">
-[...184 lines deleted...]
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>	4) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Předkládá-li se spis Nejvyššímu soudu k rozhodnutí o dovolání, stížnosti pro porušení zákona nebo přezkumu zákonnosti příkazu k odposlechu, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" i="1" strike="sngStrike" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>nebo Nejvyššímu správnímu soudu k rozhodnutí o kasační stížnosti</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, soud ho předloží až po provedení všech úkonů souvisejících s pravomocným ukončením věci; tyto úkony provádí s nejvyšším urychlením.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1000" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="00B0F0"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Pozn.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 36 odst. 5 VKŘ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– vazební řízení; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 167 odst. 3 VKŘ </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– sp. zn.; </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 215j </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>VKŘ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1000" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>- Řízení u nadřízeného soudu;</a:t>
+            </a:r>
+            <a:endParaRPr lang="cs-CZ" sz="1000" b="1" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="975137694"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -42538,1499 +42376,1499 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="836713"/>
             <a:ext cx="8219256" cy="5289451"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VII. Odvolací soud a jeho rozhodnutí – I.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 252 – 262 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>A. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Odvolací soud</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>krajské soudy</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> při rozhodování o odvoláních proti rozsudkům okresních soudů, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>vrchní soudy</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> při rozhodování o odvoláních proti rozsudkům krajských soudů; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 252 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>B. </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B050"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Rozhodnutí odvolacího soudu</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zamítnutí</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>opožděně podaného odvolání </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(s výjimkou toho, že se oprávněná osoba řídila nesprávným poučením soudu - § 253 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>),</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání podaného osobou neoprávněnou, osobou, která se odvolání výslovně vzdala anebo znovu podala odvolání, které v téže věci výslovně vzala zpět </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 253 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 43/1967, R 55/1971</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>2. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odmítnutí</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání, které nesplňuje náležitosti obsahu odvolání </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(s výjimkou nesplnění poučovací povinnosti oprávněných osob podle § 249 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> anebo neposkytnutí pomoci oprávněným osobám, které nemají obhájce anebo zmocněnce  při odstranění vad odvolání podle § 251 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>– </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 253 odst. 3 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 47/2003</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přerušení trestního stíhání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> –</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>aa</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>v odvolacím řízení vyjde najevo</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, že po vyhlášení rozsudku nastala některá z okolností uvedených v § 173 odst. 1 písm. b – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>f)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(viz § 11/1 k) ve znění účinném podle zák. č. 183/2017 Sb. od 1. 7. 2017)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>bb</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nelze-li obžalovanému doručit</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> předvolání k veřejnému zasedání odvolacího soudu nebo z důvodu uvedeného v § 9a, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>cc</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>na základě závěru, že </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zákon aplikovaný při rozhodování o vině a trestu v dané věci odporuje ústavnímu zákonu nebo mezinárodní smlouvě</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, která má přednost před zákonem a věc předloží Ústavnímu soudu - </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>§ 255 odst. 1 – 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>; </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pozn. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>rozhodnutí </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>- </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nejsou spojena s přezkoumáním věcného obsahu výroků napadeného rozsudku</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1027947172"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
@@ -44108,1491 +43946,1491 @@
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1991544" y="692697"/>
             <a:ext cx="8219256" cy="5433467"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>VII. Odvolací soud a jeho rozhodnutí – II.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§§ 252 – 262 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" b="1" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>4. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zamítnutí</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>odvolání, které shledá odvolací soud nedůvodným – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 256 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Symbol"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 20/1985, R 34/2000</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>5. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zrušení</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> napadeného rozsudku nebo jeho části </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a v rozsahu zrušení rozhodnutí  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>a) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>předložení věci </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>k rozhodnutí o příslušnosti společně nadřízenému soudu, </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>měl-li tak učinit soud I. stupně </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 222 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, pokud je jím odvolací soud, ihned sám rozhodne o přikázání příslušnému soudu, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>b) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>postoupení věci </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>jinému orgánu, měl-li tak učinit soud I. stupně </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 222 odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>c) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>zastavení trestního stíhání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, jestliže tak měl učinit již soud prvního stupně </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 223 odst. 1, odst. 2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>d) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>podmíněné zastavení trestního stíhání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> nebo </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>schválení narovnání</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, shledá-li okolnosti uvedené v § 307 odst. 1 nebo 2 nebo § 309 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>nebo 2  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="00FF00"/>
                 </a:highlight>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>s účinností od 1. 1. 2026</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>e)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>přerušení trestního stíhání, měl-li tak učinit soud I. stupně </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 224 odst. 1, 2, 5 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>, rozdíl oproti přerušení trestního stíhání podle § 255 odst. 1 </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> – </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(§ 257 odst. 1 písm. a) – d) </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0" err="1">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:sym typeface="Symbol"/>
               </a:rPr>
               <a:t></a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="00B0F0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>R 28/1994 – I., B 8/1975, 6 Tdo 505/2003</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>6. </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>bez zrušení</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFC000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...7 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>napadeného rozsudku při zjištění okolností uvedených v § 11 odst. 1 písm. a), b),</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
+              <a:rPr lang="cs-CZ" sz="1600" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>l) </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>TrŘ</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="cs-CZ" sz="1400" dirty="0">
-                <a:solidFill>
-[...24 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>, které nastaly až po vyhlášení napadeného rozsudku, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="C00000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>zastavení trestního stíhání </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>– (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>§ 257 odst. 2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" dirty="0">
-[...70 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:sym typeface="Symbol"/>
+              </a:rPr>
+              <a:t></a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(pokračování v zastaveném trestním stíhání podle odst. 2 na základě prohlášení obviněného, učiněného do 3 dnů od oznámení zastavení, o čemž musí být poučen -  § 257 odst. 3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0" err="1">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>TrŘ</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="cs-CZ" sz="1200" i="1" dirty="0">
-[...83 lines deleted...]
-                <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="cs-CZ" sz="1400" i="1" dirty="0">
+                <a:effectLst>
+                  <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                    <a:srgbClr val="000000">
+                      <a:alpha val="43137"/>
+                    </a:srgbClr>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>);</a:t>
             </a:r>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+            <a:endParaRPr lang="cs-CZ" sz="1400" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
-              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2314724747"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="800">
         <p:circle/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition spd="slow">
         <p:circle/>
@@ -46159,91 +45997,91 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Trek</Template>
   <TotalTime></TotalTime>
-  <Words>15856</Words>
+  <Words>15895</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>445</Paragraphs>
+  <Paragraphs>434</Paragraphs>
   <Slides>30</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="37" baseType="lpstr">
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Franklin Gothic Book</vt:lpstr>
       <vt:lpstr>Franklin Gothic Medium</vt:lpstr>
       <vt:lpstr>Garamond</vt:lpstr>
       <vt:lpstr>Tahoma</vt:lpstr>
       <vt:lpstr>Wingdings 2</vt:lpstr>
       <vt:lpstr>Cesta</vt:lpstr>
-      <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
+      <vt:lpstr>Vzdělávání Koncipientů – ČAK 2026</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Prezentace aplikace PowerPoint</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm </vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>
       <vt:lpstr>Odvolání a řízení o něm</vt:lpstr>