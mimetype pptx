--- v0 (2026-03-14)
+++ v1 (2026-06-12)
@@ -247,54 +247,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr vertBarState="minimized">
     <p:restoredLeft sz="3396" autoAdjust="0"/>
     <p:restoredTop sz="94730" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="144" d="100"/>
-          <a:sy n="144" d="100"/>
+          <a:sx n="105" d="100"/>
+          <a:sy n="105" d="100"/>
         </p:scale>
-        <p:origin x="1880" y="312"/>
+        <p:origin x="1428" y="96"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="3" d="2"/>
         <a:sy n="3" d="2"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -302,51 +302,51 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="88" d="100"/>
           <a:sy n="88" d="100"/>
         </p:scale>
         <p:origin x="3822" y="108"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -391,51 +391,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EF2A58E7-8619-4C75-B20B-6B8AF6EDD37F}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro obrázek snímku 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -970,51 +970,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Zástupný symbol pro datum 15"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Zástupný symbol pro zápatí 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1140,51 +1140,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1315,51 +1315,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Zástupný symbol pro datum 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1480,51 +1480,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Zástupný symbol pro datum 24"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Zástupný symbol pro zápatí 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4775200" y="76201"/>
             <a:ext cx="3860800" cy="288925"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -1714,51 +1714,51 @@
             <a:pPr lvl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1"/>
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styly předlohy textu.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Zástupný symbol pro datum 18"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Zástupný symbol pro zápatí 10"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2010,51 +2010,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Zástupný symbol pro datum 20"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Zástupný symbol pro zápatí 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2394,51 +2394,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Zástupný symbol pro datum 9"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Zástupný symbol pro zápatí 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2567,51 +2567,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Zástupný symbol pro datum 11"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Zástupný symbol pro zápatí 20"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2657,51 +2657,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro datum 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Zástupný symbol pro zápatí 23"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2952,51 +2952,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Zástupný symbol pro datum 24"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Zástupný symbol pro zápatí 28"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3086,51 +3086,51 @@
             <a:r>
               <a:rPr kumimoji="0" lang="cs-CZ"/>
               <a:t>Kliknutím na ikonu přidáte obrázek.</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Zástupný symbol pro datum 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Zástupný symbol pro zápatí 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3393,51 +3393,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="8636000" y="76201"/>
             <a:ext cx="3352800" cy="288925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="0" sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="accent1">
                     <a:shade val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DA15705D-92AA-45C5-9D38-482B04257660}" type="datetimeFigureOut">
               <a:rPr lang="cs-CZ" smtClean="0"/>
-              <a:t>27.02.2026</a:t>
+              <a:t>29.04.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="cs-CZ"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Zástupný symbol pro zápatí 27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4165600" y="76201"/>
             <a:ext cx="4470400" cy="288925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -14202,51 +14202,51 @@
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Odvolání a řízení o něm</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Zástupný symbol pro obsah 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="695400" y="764704"/>
-            <a:ext cx="10873208" cy="5489042"/>
+            <a:ext cx="10873208" cy="5818658"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
@@ -19285,50 +19285,73 @@
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="00FF00"/>
                 </a:highlight>
                 <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>účinnost od 1. 1. 2027</a:t>
             </a:r>
             <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:highlight>
                 <a:srgbClr val="00FFFF"/>
+              </a:highlight>
+              <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:highlight>
+                <a:srgbClr val="FFFF00"/>
               </a:highlight>
               <a:latin typeface="Garamond" panose="02020404030301010803" pitchFamily="18" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
@@ -34241,79 +34264,52 @@
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Odvolací soud nemůže bez dalšího podle § 253 odst. 1 tr. ř. zamítnout jako podané neoprávněnou osobou odvolání, které podal za obviněného při splnění podmínek § 246 odst. 1 písm. b) tr. ř. substitut jeho obhájce, byť o jeho zmocnění nejsou ve spisovém materiálu dostatečné podklady. Má-li odvolací soud pochybnosti o oprávnění substituta vykonávat obhajobu obviněného, je jeho povinností ověřit tuto skutečnost a až poté rozhodnout o dalším postupu.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(Usnesení Nejvyššího soudu ze dne 30. 4. 2025, sp. zn. 8 Tdo </a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t>(Usnesení Nejvyššího soudu ze dne 30. 4. 2025, sp. zn. 8 Tdo 289/2025);</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="cs-CZ" sz="1100" i="1" noProof="0" dirty="0">
               <a:effectLst>
                 <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                   <a:srgbClr val="000000">
                     <a:alpha val="43137"/>
                   </a:srgbClr>
                 </a:outerShdw>
               </a:effectLst>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1100" b="1" i="1" noProof="0" dirty="0">
                 <a:solidFill>
@@ -36782,50 +36778,67 @@
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>)</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" dirty="0">
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>;</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="cs-CZ" sz="1200" dirty="0">
+              <a:effectLst>
+                <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
+                  <a:srgbClr val="000000">
+                    <a:alpha val="43137"/>
+                  </a:srgbClr>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0" algn="just">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="cs-CZ" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="C00000"/>
                 </a:solidFill>
                 <a:effectLst>
                   <a:outerShdw blurRad="38100" dist="38100" dir="2700000" algn="tl">
                     <a:srgbClr val="000000">
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pozn. č. 2 u TOPO</a:t>
@@ -46149,51 +46162,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Trek</Template>
   <TotalTime></TotalTime>
   <Words>15856</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Širokoúhlá obrazovka</PresentationFormat>
-  <Paragraphs>443</Paragraphs>
+  <Paragraphs>445</Paragraphs>
   <Slides>30</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Použitá písma</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Motiv</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nadpisy snímků</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>30</vt:i4>
       </vt:variant>