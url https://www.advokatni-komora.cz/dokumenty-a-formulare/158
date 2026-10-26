--- v1 (2026-03-14)
+++ v2 (2026-10-26)
@@ -356,54 +356,54 @@
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15987" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="124" d="100"/>
-          <a:sy n="124" d="100"/>
+          <a:sx n="112" d="100"/>
+          <a:sy n="112" d="100"/>
         </p:scale>
-        <p:origin x="414" y="71"/>
+        <p:origin x="492" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
@@ -737,51 +737,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím můžete upravit styl předlohy.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{397E0307-B85C-446A-8EF0-0407D435D787}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1146,51 +1146,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8BD862E7-95FA-4FC4-9EC5-DDBFA8DC7417}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1477,51 +1477,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{8DB987F2-A784-4F72-BB57-0E9EACDE722E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1877,51 +1877,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{40BBD51E-4B19-444E-85C0-DBD7EB6263F4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2440,51 +2440,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F0D7255A-4AD5-4D3E-9A0A-689DA3BA976C}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3116,51 +3116,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3EE0AD15-87AC-45B2-9EE5-8D165AF83CD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4024,51 +4024,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FCC40CCD-F0D6-4CC2-A4C8-2D7D0D875F02}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4332,51 +4332,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B3CFE2CC-454D-4466-AC55-B86DA0A87BAE}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -4591,51 +4591,51 @@
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6807126" y="5936187"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B647B1BF-4039-460D-A637-65428CBD720E}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="680321" y="5936188"/>
             <a:ext cx="6126805" cy="365125"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
@@ -4924,51 +4924,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AAA39ACE-9343-4EBE-B5CA-AEA240A1DC53}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5308,51 +5308,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{C9A00F7B-89C5-4DF7-A309-6263220147D4}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -5679,51 +5679,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{449C95DE-FD64-4606-AE61-EC1136867CC6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6180,51 +6180,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Pátá úroveň</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5DEB0BBD-30FE-4CF1-900A-0C45149F8AF8}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6432,51 +6432,51 @@
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Kliknutím lze upravit styl.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{B91A5F7F-3E81-4C65-A4D1-CB62D5B9DB91}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6590,51 +6590,51 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{377ECC86-1672-4627-AEFE-EC5485C73905}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -6975,51 +6975,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{3CDCB01F-D966-4C62-B900-0BE008A90C98}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7379,51 +7379,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="cs-CZ"/>
               <a:t>Po kliknutí můžete upravovat styly textu v předloze.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5E73A0EA-7DC7-4964-BB97-B173EF3B859A}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -7622,51 +7622,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="7550981" y="5936187"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1050">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{30EF52CC-F3D9-41D4-BCE4-C208E61A3F31}" type="datetimeFigureOut">
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>2/18/2026</a:t>
+              <a:t>2/13/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="680321" y="5936188"/>
             <a:ext cx="6870660" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8445,51 +8445,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Podnadpis 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8420FC60-1AF3-E56B-778C-C6F872804E95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
-              <a:t>Česká advokátní komora, 18.2.2026</a:t>
+              <a:t>Česká advokátní komora, 16.12.2025</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="cs-CZ" dirty="0"/>
               <a:t>JUDr. Klára Kořínková, Ph.D., LL.M.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Obrázek 8" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC381590-7143-2B32-816B-AAC089030478}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>